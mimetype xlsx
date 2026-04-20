--- v0 (2026-04-15)
+++ v1 (2026-04-20)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="По категориям" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="По дням" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'По категориям'!$A$3:$E$16</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'По дням'!$A$3:$C$83</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'По дням'!$A$3:$C$88</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Inter"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <name val="Inter"/>
       <i val="1"/>
@@ -498,288 +498,288 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ЭХОЛОТ — Тональность (30д)</t>
         </is>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Экспорт: 15.04.2026 17:03</t>
+          <t>Экспорт: 20.04.2026 06:57</t>
         </is>
       </c>
     </row>
     <row r="3" ht="24" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Категория</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Всего</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Позитив</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Негатив</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Нейтрал</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>unclassified</t>
         </is>
       </c>
       <c r="B4" s="4" t="n">
-        <v>8847</v>
+        <v>11451</v>
       </c>
       <c r="C4" s="4" t="n">
-        <v>849</v>
+        <v>1006</v>
       </c>
       <c r="D4" s="4" t="n">
-        <v>222</v>
+        <v>452</v>
       </c>
       <c r="E4" s="4" t="n">
-        <v>7776</v>
+        <v>9993</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>independent_media</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>4285</v>
+        <v>5243</v>
       </c>
       <c r="C5" s="5" t="n">
-        <v>401</v>
+        <v>461</v>
       </c>
       <c r="D5" s="5" t="n">
-        <v>49</v>
+        <v>146</v>
       </c>
       <c r="E5" s="5" t="n">
-        <v>3835</v>
+        <v>4636</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="B6" s="4" t="n">
-        <v>2984</v>
+        <v>3865</v>
       </c>
       <c r="C6" s="4" t="n">
-        <v>289</v>
+        <v>358</v>
       </c>
       <c r="D6" s="4" t="n">
-        <v>49</v>
+        <v>147</v>
       </c>
       <c r="E6" s="4" t="n">
-        <v>2646</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>expert</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>1232</v>
+        <v>1637</v>
       </c>
       <c r="C7" s="5" t="n">
-        <v>53</v>
+        <v>104</v>
       </c>
       <c r="D7" s="5" t="n">
-        <v>69</v>
+        <v>156</v>
       </c>
       <c r="E7" s="5" t="n">
-        <v>1110</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>regional</t>
         </is>
       </c>
       <c r="B8" s="4" t="n">
-        <v>723</v>
+        <v>876</v>
       </c>
       <c r="C8" s="4" t="n">
-        <v>157</v>
+        <v>184</v>
       </c>
       <c r="D8" s="4" t="n">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="E8" s="4" t="n">
-        <v>537</v>
+        <v>633</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>gov</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C9" s="5" t="n">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="D9" s="5" t="n">
         <v>1</v>
       </c>
       <c r="E9" s="5" t="n">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>foreign</t>
+          <t>aggregator</t>
         </is>
       </c>
       <c r="B10" s="4" t="n">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C10" s="4" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D10" s="4" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E10" s="4" t="n">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>aggregator</t>
+          <t>business</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>181</v>
+        <v>160</v>
       </c>
       <c r="C11" s="5" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D11" s="5" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E11" s="5" t="n">
-        <v>167</v>
+        <v>141</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>state_media</t>
+          <t>foreign</t>
         </is>
       </c>
       <c r="B12" s="4" t="n">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="C12" s="4" t="n">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="D12" s="4" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E12" s="4" t="n">
-        <v>96</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>business</t>
+          <t>state_media</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="C13" s="5" t="n">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D13" s="5" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="5" t="n">
-        <v>114</v>
+        <v>81</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>other</t>
         </is>
       </c>
       <c r="B14" s="4" t="n">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="C14" s="4" t="n">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D14" s="4" t="n">
         <v>3</v>
       </c>
       <c r="E14" s="4" t="n">
-        <v>66</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>opposition</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
         <v>22</v>
       </c>
       <c r="C15" s="5" t="n">
         <v>7</v>
       </c>
       <c r="D15" s="5" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="5" t="n">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>ngo</t>
@@ -792,1294 +792,1369 @@
         <v>0</v>
       </c>
       <c r="D16" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="4" t="n">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:E16"/>
   <mergeCells count="2">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C83"/>
+  <dimension ref="A1:C88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ЭХОЛОТ — Тональность (30д)</t>
         </is>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Экспорт: 15.04.2026 17:03</t>
+          <t>Экспорт: 20.04.2026 06:57</t>
         </is>
       </c>
     </row>
     <row r="3" ht="24" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Дата</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Тональность</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C4" s="4" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C5" s="5" t="n">
-        <v>4</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C6" s="4" t="n">
-        <v>85</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C7" s="5" t="n">
-        <v>17</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C8" s="4" t="n">
-        <v>70</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <t>POSITIVE</t>
         </is>
       </c>
       <c r="C9" s="5" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C10" s="4" t="n">
-        <v>78</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C11" s="5" t="n">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C12" s="4" t="n">
-        <v>60</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C13" s="5" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C14" s="4" t="n">
-        <v>1</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C15" s="5" t="n">
-        <v>56</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C16" s="4" t="n">
-        <v>28</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C17" s="5" t="n">
-        <v>1</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C18" s="4" t="n">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C19" s="5" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C20" s="4" t="n">
-        <v>3</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C21" s="5" t="n">
-        <v>37</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C22" s="4" t="n">
-        <v>5</v>
+        <v>91</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C23" s="5" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C24" s="4" t="n">
-        <v>34</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C25" s="5" t="n">
-        <v>11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C26" s="4" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C27" s="5" t="n">
-        <v>43</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C28" s="4" t="n">
-        <v>10</v>
+        <v>370</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C29" s="5" t="n">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C30" s="4" t="n">
-        <v>101</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C31" s="5" t="n">
-        <v>21</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C32" s="4" t="n">
-        <v>91</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C33" s="5" t="n">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C34" s="4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="B35" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C35" s="5" t="n">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C36" s="4" t="n">
-        <v>9</v>
+        <v>696</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="B37" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C37" s="5" t="n">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C38" s="4" t="n">
-        <v>370</v>
+        <v>27</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="B39" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C39" s="5" t="n">
-        <v>51</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C40" s="4" t="n">
-        <v>1</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="B41" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C41" s="5" t="n">
-        <v>56</v>
+        <v>34</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C42" s="4" t="n">
-        <v>10</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="B43" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C43" s="5" t="n">
-        <v>33</v>
+        <v>142</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C44" s="4" t="n">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="B45" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C45" s="5" t="n">
-        <v>10</v>
+        <v>840</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C46" s="4" t="n">
-        <v>696</v>
+        <v>98</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="B47" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C47" s="5" t="n">
-        <v>73</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C48" s="4" t="n">
-        <v>27</v>
+        <v>729</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="B49" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C49" s="5" t="n">
-        <v>1705</v>
+        <v>99</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C50" s="4" t="n">
-        <v>150</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="B51" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C51" s="5" t="n">
-        <v>34</v>
+        <v>923</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C52" s="4" t="n">
-        <v>1833</v>
+        <v>71</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="B53" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C53" s="5" t="n">
-        <v>142</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C54" s="4" t="n">
-        <v>29</v>
+        <v>683</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="B55" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C55" s="5" t="n">
-        <v>840</v>
+        <v>69</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C56" s="4" t="n">
-        <v>98</v>
+        <v>27</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="B57" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C57" s="5" t="n">
-        <v>27</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C58" s="4" t="n">
-        <v>729</v>
+        <v>175</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="B59" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C59" s="5" t="n">
-        <v>99</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C60" s="4" t="n">
-        <v>27</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="B61" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C61" s="5" t="n">
-        <v>923</v>
+        <v>181</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C62" s="4" t="n">
-        <v>71</v>
+        <v>22</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="B63" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C63" s="5" t="n">
-        <v>13</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C64" s="4" t="n">
-        <v>683</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="B65" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C65" s="5" t="n">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C66" s="4" t="n">
-        <v>27</v>
+        <v>989</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="B67" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C67" s="5" t="n">
-        <v>1901</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C68" s="4" t="n">
-        <v>175</v>
+        <v>9</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="B69" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C69" s="5" t="n">
-        <v>18</v>
+        <v>57</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C70" s="4" t="n">
-        <v>1758</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="B71" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C71" s="5" t="n">
-        <v>181</v>
+        <v>170</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C72" s="4" t="n">
-        <v>22</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="B73" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C73" s="5" t="n">
-        <v>1863</v>
+        <v>154</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C74" s="4" t="n">
-        <v>300</v>
+        <v>128</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="B75" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C75" s="5" t="n">
-        <v>12</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C76" s="4" t="n">
-        <v>989</v>
+        <v>93</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="B77" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C77" s="5" t="n">
-        <v>190</v>
+        <v>85</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C78" s="4" t="n">
-        <v>9</v>
+        <v>871</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="B79" s="5" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C79" s="5" t="n">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C80" s="4" t="n">
-        <v>10</v>
+        <v>134</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="B81" s="5" t="inlineStr">
         <is>
-          <t>NEGATIVE</t>
+          <t>NEUTRAL</t>
         </is>
       </c>
       <c r="C81" s="5" t="n">
-        <v>153</v>
+        <v>781</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>POSITIVE</t>
         </is>
       </c>
       <c r="C82" s="4" t="n">
-        <v>1666</v>
+        <v>71</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="B83" s="5" t="inlineStr">
         <is>
-          <t>POSITIVE</t>
+          <t>NEGATIVE</t>
         </is>
       </c>
       <c r="C83" s="5" t="n">
-        <v>143</v>
+        <v>123</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="B84" s="4" t="inlineStr">
+        <is>
+          <t>NEUTRAL</t>
+        </is>
+      </c>
+      <c r="C84" s="4" t="n">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="B85" s="5" t="inlineStr">
+        <is>
+          <t>POSITIVE</t>
+        </is>
+      </c>
+      <c r="C85" s="5" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="B86" s="4" t="inlineStr">
+        <is>
+          <t>NEGATIVE</t>
+        </is>
+      </c>
+      <c r="C86" s="4" t="n">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="B87" s="5" t="inlineStr">
+        <is>
+          <t>NEUTRAL</t>
+        </is>
+      </c>
+      <c r="C87" s="5" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="B88" s="4" t="inlineStr">
+        <is>
+          <t>POSITIVE</t>
+        </is>
+      </c>
+      <c r="C88" s="4" t="n">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:C83"/>
+  <autoFilter ref="A3:C88"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>